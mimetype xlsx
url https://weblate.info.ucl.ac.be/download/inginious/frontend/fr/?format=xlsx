--- v0 (2026-02-04)
+++ v1 (2026-08-28)
@@ -17511,51 +17511,51 @@
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr"/>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>inginious/frontend/templates/course_admin/edit_tabs/env_generic_docker_oci.html:11</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>Hard timeout limit (in seconds) &lt;small&gt;Default to 3*timeout&lt;/small&gt;</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Temps d'éxpiration (en seconde, temps total) &lt;small&gt;3 fois le temps CPU par défaut&lt;/small&gt;</t>
+          <t>Temps d'expiration (en seconde, temps total) &lt;small&gt;3 fois le temps CPU par défaut&lt;/small&gt;</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr"/>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>inginious/frontend/templates/course_admin/edit_tabs/env_generic_docker_oci.html:18</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>Memory limit (in megabytes)</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>